--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569322</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fpls.2024.1485819</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Biggest of tinies: natural variation in seed size and mineral distribution in the ancient crop tef [Eragrostis tef (Zucc.) Trotter]</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Whisnant, Eric D; Keith, Christian; Smieska, Louisa; Chia, Ju-Chen; Bekele-Alemu, Abreham; Vatamaniuk, Olena K; VanBuren, Robert; Ligaba-Osena, Ayalew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Jain, Shri_Mohan</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in plant science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-23</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-462X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Tef Eragrostis tef(Zucc.) Trotter] is the major staple crop for millions of people in Ethiopia and Eritrea and is believed to have been domesticated several thousand years ago. Tef has the smallest grains of all the cereals, which directly impacts its productivity and presents numerous challenges to its cultivation. In this study, we assessed the natural variation in seed size of 189 tef and 11 accessions of its wild progenitor Indian lovegrass (Eragrostis pilosa (L.) P. Beauv.) and explored the mineral distribution of representative accessions. Our findings revealed significant natural variation in seed size and mineral concentration among both the tef and E. pilosa  accessions. We observed significant variation in seed length, seed width, and seed area among the accessions of both Eragrostis spp. we analyzed. Using representative accessions of both species, we also found significant variation in 1000-grain weight. The observed variation in seed size attributes prompted us to use comparative genomics to identify seed size regulating genes based on the well-studied and closely related monocot cereal rice (Oryza sativa L.]. Using this approach, we identified putative orthologous genes in the tef genome that belong to a number of key pathways known to regulate seed size in rice. Phylogenetic analysis of putative tef orthologs of ubiquitin-proteasome, G-protein, MAPK, and brassinosteroid (BR)-family genes indicate significant similarity to seed size regulating genes in rice and other cereals. Because tef is known to be more nutrient-dense than other more common cereals such as rice, wheat, and maize, we also studied the mineral concentration of selected accessions using ICP-OES and explored their distribution within the seeds using synchrotron-based X-ray fluorescence (SXRF) microscopy. The findings showed significant variation in seed mineral concentration and mineral distribution among the selected accessions of both Eragrostis spp. This study highlights the natural variation in seed size attributes, mineral concentration, and distribution, while establishing the basis for understanding the genetic mechanisms regulating these traits. We hope our findings will lead to a better understanding of the evolution of tef at the genetic level and for the development of elite tef cultivars to improve seed size, yield, and quality of the grains.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2327906; 2330043</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>