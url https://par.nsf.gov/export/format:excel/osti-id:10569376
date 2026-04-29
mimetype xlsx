--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569376</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202347754</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The &lt;i&gt;β&lt;/i&gt; Pictoris b Hill sphere transit campaign: II. Searching for the signatures of the &lt;i&gt;β&lt;/i&gt; Pictoris exoplanets through time delay analysis of the &lt;i&gt;δ&lt;/i&gt; Scuti pulsations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zieba, Sebastian; Zwintz, Konstanze; Kenworthy, Matthew; Hey, Daniel; Murphy, Simon J; Kuschnig, Rainer; Abe, Lyu; Agabi, Abdelkrim; Mekarnia, Djamel; Guillot, Tristan; Schmider, François-Xavier; Stee, Philippe; De_Pra, Yuri; Buttu, Marco; Crouzet, Nicolas; Mellon, Samuel; Bailey, Jeb; Stuik, Remko; Dorval, Patrick; Talens, Geert Jan; Crawford, Steven; Mamajek, Eric; Laginja, Iva; Ireland, Michael; Lomberg, Blaine; Kuhn, Rudi; Snellen, Ignas; Kalas, Paul; Wang, Jason J; Stevenson, Kevin B; de_Mooij, Ernst; Lagrange, Anne-Marie; Lacour, Sylvestre; Nowak, Mathias; Strøm, Paul A; Hui, Zhang; Wang, Lifan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>687</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A309</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The&lt;italic&gt;β&lt;/italic&gt;Pictoris system is the closest known stellar system with directly detected gas giant planets, an edge-on circumstellar disc, and evidence of falling sublimating bodies and transiting exocomets. The inner planet,&lt;italic&gt;β&lt;/italic&gt;Pictoris c, has also been indirectly detected with radial velocity (RV) measurements. The star is a known&lt;italic&gt;δ&lt;/italic&gt;Scuti pulsator, and the long-term stability of these pulsations opens up the possibility of indirectly detecting the gas giant planets through time delays of the pulsations due to a varying light travel time. We search for phase shifts in the&lt;italic&gt;δ&lt;/italic&gt;Scuti pulsations consistent with the known planets&lt;italic&gt;β&lt;/italic&gt;Pictoris b and c and carry out an analysis of the stellar pulsations of&lt;italic&gt;β&lt;/italic&gt;Pictoris over a multi-year timescale. We used photometric data collected by the BRITE-Constellation, bRing, ASTEP, and TESS to derive a list of the strongest and most significant&lt;italic&gt;δ&lt;/italic&gt;Scuti pulsations. We carried out an analysis with the open-source python package maelstrom to study the stability of the pulsation modes of&lt;italic&gt;β&lt;/italic&gt;Pictoris in order to determine the long-term trends in the observed pulsations. We did not detect the expected signal for&lt;italic&gt;β&lt;/italic&gt;Pictoris b or&lt;italic&gt;β&lt;/italic&gt;Pictoris c. The expected time delay is 6 s for&lt;italic&gt;β&lt;/italic&gt;Pictoris c and 24 s for&lt;italic&gt;β&lt;/italic&gt;Pictoris b. With simulations, we determined that the photometric noise in all the combined data sets cannot reach the sensitivity needed to detect the expected timing drifts. An analysis of the pulsational modes of&lt;italic&gt;β&lt;/italic&gt;Pictoris using maelstrom showed that the modes themselves drift on the timescale of a year, fundamentally limiting our ability to detect exoplanets around&lt;italic&gt;β&lt;/italic&gt;Pictoris via pulsation timing.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1817099</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>A&amp;A</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>