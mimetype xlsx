--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569426</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.56367/OAG-039-10836</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inspiring STEM education focused on solutions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Songer, Nancy Butler</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Open Access Government</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>322 to 323</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2516-3817</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Inspiring STEM education focused on solutions&lt;/title&gt;&lt;p&gt;Nancy Butler Songer, from the University of Utah, makes a call for collective action to create a new curriculum focused on the design of solutions. June 5, 2023, marked The United Nations Environment Programme’s (UNEP) fiftieth anniversary of World Environment Day, the largest global platform for environmental public outreach. Hosted by Côte D’Ivoire, this year’s celebration emphasized a need for collective action and policy to realize known solutions, such as the sustainable design of products and materials to reduce how much plastic waste flows into aquatic ecosystems. World Environment Day helps us to recognize that to address many current environmental, educational, health, and economic challenges that have foundations in Science, Technology, Engineering, and Mathematics (STEM) disciplines, we cannot rely on individuals or even experts within one area of science, technology, engineering, mathematics, or education. We must innovate with, study, and empower students, teachers, community members, and university and industry partners toward collective action.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2125844</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Open Access Government</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>