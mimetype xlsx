--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569450</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.compbiolchem.2024.108251</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Vector embeddings by sequence similarity and context for improved compression, similarity search, clustering, organization, and manipulation of cDNA libraries</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Um, Daniel H; Knowles, David A; Kaiser, Gail E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computational Biology and Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108251</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1476-9271</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper demonstrates the utility of organized numerical representations of genes in research involving flat string gene formats (i.e., FASTA/FASTQ5). By assigning a unique vector embedding to each short sequence, it is possible to more efficiently cluster and improve upon compression performance for the string representations of cDNA libraries. Furthermore, by studying alternative coordinate vector embeddings trained on the context of codon triplets, we can demonstrate clustering based on amino acid properties. Employing this sequence embedding method to encode barcodes and cDNA sequences, we can improve the time complexity of similarity searches. By pairing vector embeddings with an algorithm that determines the vector proximity in Euclidean space, this approach enables quicker and more flexible sequence searches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2247370; 2313055</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>