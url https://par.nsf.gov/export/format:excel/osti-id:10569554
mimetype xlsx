--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569554</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2406688121</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Free-swimming bacteria transcriptionally respond to shear flow</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ramachandran, Ashwin; Stone, Howard A; Gitai, Zemer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Surface-attached cells can sense and respond to shear flow, but planktonic (free-swimming) cells are typically assumed to be oblivious to any flow that carries them. Here, we find that planktonic bacteria can transcriptionally respond to flow, inducing expression changes that are beneficial in flow. Specifically, we use microfluidic experiments and quantitative modeling to show that in the presence of flow, planktonic&lt;italic&gt;Pseudomonas aeruginosa&lt;/italic&gt;induce shear rate–dependent genes that promote growth in low-oxygen environments. Untangling this mechanism revealed that in flow, motile&lt;italic&gt;P. aeruginosa&lt;/italic&gt;spatially redistribute, leading to cell density changes that activate quorum sensing, which in turn enhances the oxygen uptake rate. In diffusion-limited environments, including those commonly encountered by bacteria, flow-induced cell density gradients also independently generate oxygen gradients that alter gene expression. Mutants deficient in this flow-responsive mechanism exhibit decreased fitness in flow, suggesting that this dynamic coupling of biological and mechanical processes can be physiologically significant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2033020</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>