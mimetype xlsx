--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569681</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202451190</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Disruption of a massive molecular cloud by a supernova in the Galactic Centre: Initial results from the ACES project</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nonhebel, M; Barnes, A T; Immer, K; Armijos-Abendaño, J; Bally, J; Battersby, C; Burton, M G; Butterfield, N; Colzi, L; García, P; Ginsburg, A; Henshaw, J D; Hu, Y; Jiménez-Serra, I; Klessen, R S; Kruijssen, J_M D; Liang, F-H; Longmore, S N; Lu, X; Martín, S; Mills, E_A C; Nogueras-Lara, F; Petkova, M A; Pineda, J E; Rivilla, V M; Sánchez-Monge, Á; Santa-Maria, M G; Smith, H A; Sofue, Y; Sormani, M C; Tolls, V; Walker, D L; Wallace, J; Wang, Q D; Williams, G M; Xu, F-W</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>691</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A70</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The Milky Way’s Central Molecular Zone (CMZ) differs dramatically from our local solar neighbourhood, both in the extreme interstellar medium conditions it exhibits (e.g. high gas, stellar, and feedback density) and in the strong dynamics at play (e.g. due to shear and gas influx along the bar). Consequently, it is likely that there are large-scale physical structures within the CMZ that cannot form elsewhere in the Milky Way. In this paper, we present new results from the Atacama Large Millimeter/submillimeter Array (ALMA) large programme ACES (ALMA CMZ Exploration Survey) and conduct a multi-wavelength and kinematic analysis to determine the origin of the M0.8–0.2 ring, a molecular cloud with a distinct ring-like morphology. We estimate the projected inner and outer radii of the M0.8–0.2 ring to be 79″ and 154″, respectively (3.1 pc and 6.1 pc at an assumed Galactic Centre distance of 8.2 kpc) and calculate a mean gas density &gt;10&lt;sup&gt;4&lt;/sup&gt;cm&lt;sup&gt;−3&lt;/sup&gt;, a mass of ~10&lt;sup&gt;6&lt;/sup&gt;M&lt;sub&gt;⊙&lt;/sub&gt;, and an expansion speed of ~20 km s&lt;sup&gt;−1&lt;/sup&gt;, resulting in a high estimated kinetic energy (&gt;10&lt;sup&gt;51&lt;/sup&gt;erg) and momentum (&gt;10&lt;sup&gt;7&lt;/sup&gt;M&lt;sub&gt;⊙&lt;/sub&gt;km s&lt;sup&gt;−1&lt;/sup&gt;). We discuss several possible causes for the existence and expansion of the structure, including stellar feedback and large-scale dynamics. We propose that the most likely cause of the M0.8–0.2 ring is a single high-energy hypernova explosion. To viably explain the observed morphology and kinematics, such an explosion would need to have taken place inside a dense, very massive molecular cloud, the remnants of which we now see as the M0.8–0.2 ring. In this case, the structure provides an extreme example of how supernovae can affect molecular clouds.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142300; 2206511; 2145689; 2206510; 2206509; 2108938; 2206513</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Astronomy and Astrophysics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>