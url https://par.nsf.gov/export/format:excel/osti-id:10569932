--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10569932</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IV55156.2024.10588845</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DRIFT: Resilient Distributed Coordinated Fleet Management Against Communication Attacks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Owoputi, Richard; Boddupalli, Srivalli; Wilson, Jabari; Ray, Sandip</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2309 to 2316</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-4881-1</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Consider a fleet of autonomous vehicles traversing an adversarial terrain that includes obstacles and mines. The goal of the fleet is to ensure that they can complete their mission safely (with minimal casualty) and efficiently (as quickly as possible). In Distributed Coordinated Fleet Management (DCFM), fleet members coordinate with one another while traversing the terrain, e.g., a vehicle encountering an obstacle at a location l can inform other agents so that they can recompute their route to avoid l. In this paper, we consider the problem of cyber-resilient DCFM, i.e., DCFM in an en- vironment where the adversary can additionally tamper with the cyber-communication performed by the fleet members. Our framework, DRIFT, enables fleet members to coordinate in the presence of such adversaries. Our extensive evaluations demonstrate that DRIFT can achieve a high degree of safety and efficiency against a large spectrum of communication adversaries.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908549</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Jeju Island, Korea, Republic of</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>