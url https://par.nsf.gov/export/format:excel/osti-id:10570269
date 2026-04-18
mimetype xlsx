--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10570269</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3654927</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CaaS-LSM: Compaction-as-a-Service for LSM-based Key-Value Stores in Storage Disaggregated Infrastructure</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, Qiaolin; Guo, Chang; Zhuang, Jay; Thakkar, Viraj; Wang, Jianguo; Cao, Zhichao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Management of Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 28</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2836-6573</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Optimizing LSM-based Key-Value Stores (LSM-KVS) for disaggregated storage is essential to achieve better resource utilization, performance, and flexibility. Most of the existing studies focus on offloading the compaction to the storage nodes to mitigate the performance penalties caused by heavy network traffic between computing and storage. However, several critical issues are not addressed including the strong dependency between offloaded compaction and LSM-KVS, resource load-balancing, compaction scheduling, and complex transient errors.&lt;/p&gt; &lt;p&gt;To address the aforementioned issues and limitations, in this paper, we propose CaaS-LSM, a novel disaggregated LSM-KVS with a new idea of Compaction-as-a-Service. CaaS-LSM brings three key contributions. First, CaaS-LSM decouples the compaction from LSM-KVS and achieves stateless execution to ensure high flexibility and avoid coordination overhead with LSM-KVS. Second, CaaS-LSM introduces a performance- and resource-optimized control plane to guarantee better performance and resource utilization via an adaptive run-time scheduling and management strategy. Third, CaaS-LSM addresses different levels of transient and execution errors via sophisticated error-handling logic. We implement the prototype of CaaS-LSM based on RocksDB and evaluate it with different LSM-based distributed databases (Kvrocks and Nebula). In the storage disaggregated setup, CaaS-LSM achieves up to 8X throughput improvement and reduces the P99 latency up to 98% compared with the conventional LSM-KVS, and up to 61% of improvement compared with state-of-the-art LSM-KVS optimized for disaggregated storage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2337806</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>