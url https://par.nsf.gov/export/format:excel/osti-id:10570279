--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10570279</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s43390-024-00862-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Biomechanical analysis of a trans-discal, multi-level stabilization screw (MLSS) at the upper instrumented vertebra (UIV) of long posterior thoracolumbar instrumentations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Collins, Andrew P; Shah, Anoli A; Shekouhi, Niloufar; Goel, Vijay K; Theologis, Alekos A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Spine Deformity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>953 to 959</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2212-134X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Purpose&lt;/title&gt;&lt;p&gt;To evaluate proximal junctional biomechanics of a MLSS relative to traditional pedicle screw fixation at the proximal extent of T10-pelvis posterior instrumentation constructs (T10-p PSF).&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;A previously validated three-dimensional osseoligamentous spinopelvic finite element (FE) model was used to compare proximal junctional range-of-motion (ROM), vertebral body stresses, and discal biomechanics between two groups: (1) T10-p with a T10-11 MLSS (“T10-11 MLSS”) and (2) T10-p with a traditional T10 pedicle screw (“Traditional T10-PS”).&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;The T10-11 MLSS had a 5% decrease in T9 cortical bone stress compared to Traditional T10-PS. Conversely, the T10 and T11 bone stresses increased by 46% and 98%, respectively, with T10-11 MLSS compared to Traditional T10-PS. Annular stresses and intradiscal pressures (IDP) were similar at T9-T10 between constructs. At the T10-11 disc, T10-11 MLSS decreased annular stresses by 29% and IDP by 48% compared to Traditional T10-PS. Adjacent ROM (T8-9 &amp; T9-10) were similar between T10-11 MLSS and Traditional T10-PS. T10-11 MLSS had 39% greater ROM at T10-11 and 23% less ROM at T11-12 compared to Traditional T10-PS.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;In this FE analysis, a T10-11 MLSS at the proximal extent of T10-pelvis posterior instrumentation resulted in increased T10 and T11 cortical bone stresses, decreased discal annular stress and IDP and increased ROM at T10-11, and no change in ROM at the adjacent level. Given the complex and multifactorial nature of proximal junctional kyphosis, these results require additional biomechanical and clinical evaluations to determine the clinical utility of MLSS on the proximal junctions of thoracolumbar posterior instrumented fusions.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1916636</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>