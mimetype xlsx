--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10570301</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4271/12-08-04-0033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Reinforcement Learning-Based Parameter Tuning Approach for a Secure Cooperative Adaptive Cruise Control System</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Javidi-Niroumand, Farahnaz; Sargolzaei, Arman</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-31T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SAE International Journal of Connected and Automated Vehicles</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2574-0741</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;div&gt;Connected and autonomous vehicles (CAVs) rely on communication channels to improve safety and efficiency. However, this connectivity leaves them vulnerable to potential cyberattacks, such as false data injection (FDI) attacks. We can mitigate the effect of FDI attacks by designing secure control techniques. However, tuning control parameters is essential for the safety and security of such techniques, and there is no systematic approach to achieving that. In this article, our primary focus is on cooperative adaptive cruise control (CACC), a key component of CAVs. We develop a secure CACC by integrating model-based and learning-based approaches to detect and mitigate FDI attacks in real-time. We analyze the stability of the proposed resilient controller through Lyapunov stability analysis, identifying sufficient conditions for its effectiveness. We use these sufficient conditions and develop a reinforcement learning (RL)-based tuning algorithm to adjust the parameter gains of the controller, observer, and FDI attack estimator, ensuring the safety and security of the developed CACC under varying conditions. We evaluated the performance of the developed controller before and after optimizing parameters, and the results show about a 50% improvement in accuracy of the FDI attack estimation and a 76% enhancement in safe following distance with the optimized controller in each scenario.&lt;/div&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2241718</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>SAE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>