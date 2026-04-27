--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10570421</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Propulsion Modulation Methods in People Post-Stroke during Resistive Ankle Exosuit Use</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Swaminathan, K; Lee, C; Schmitz, DG; Baker, T; Chin, A; Wendel, N; Award, LN; Ellis, TD; Thelen, DG; Walsh, CJ</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Locomotion requires careful coordination across the various joints and muscles of the body, which can be disrupted after neuromotor injuries such as stroke. People poststroke often have weakness in their paretic, or more impaired, ankle plantarflexors and a corresponding reliance on the hip joint to generate sufficient forward propulsion. The field of robotic rehabilitation has developed wearable systems that provide joint- and task-specific training for survivors of stroke, and in turn, increase use of the ankle muscles. However, capturing ankle use at the plantarflexor level remains a challenge with conventional tools given the unknown relative contributions of the dorsiflexor muscles. Moreover, variability across individuals complicates the interpretation of user response to these robotic interventions. In this work, we used standard biomechanical
+analysis as well as shear wave tensiometry in five people post-stroke to gain insight into user-specific ankle and hip adaptations in response to three levels of targeted plantarflexion exosuit resistance. We show that at a group and individual-level, evidence suggests a shift in biomechanical strategy from relying on the hip to using the ankle to modulate propulsion, with a subset of participants completely shifting to the ankle by the end of training. This work represents a step towards exploring
+more individualized methods for characterizing user response during adaptation to wearable robotic training interventions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019621</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>