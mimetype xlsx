--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10570514</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1116/6.0003962</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Isotropic atomic layer etching of MgO-doped lithium niobate using sequential exposures of H2 and SF6/Ar plasmas</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Ivy I; Solgaard, Jennifer; Sekine, Ryoto; Hossain, Azmain A; Ardizzi, Anthony; Catherall, David S; Marandi, Alireza; Renzas, James R; Greer, Frank; Minnich, Austin J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Vacuum Science &amp; Technology A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0734-2101</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Lithium niobate (LiNbO3, LN) is a ferroelectric crystal of interest for integrated photonics owing to its large second-order optical nonlinearity and the ability to impart periodic poling via an external electric field. However, on-chip device performance based on thin-film lithium niobate (TFLN) is presently limited by propagation losses arising from surface roughness and corrugations. Atomic layer etching (ALE) could potentially smooth these features and thereby increase photonic performance, but no ALE process has been reported for LN. Here, we report an isotropic ALE process for x-cut MgO-doped LN using sequential exposures of H2 and SF6/Ar plasmas. We observe an etch rate of 1.59±0.02 nm/cycle with a synergy of 96.9%. We also demonstrate that ALE can be achieved with SF6/O2 or Cl2/BCl3 plasma exposures in place of the SF6/Ar plasma step with synergies of 99.5% and 91.5%, respectively. The process is found to decrease the sidewall surface roughness of TFLN waveguides etched by physical Ar+ milling by 30% without additional wet processing. Our ALE process could be used to smooth sidewall surfaces of TFLN waveguides as a postprocessing treatment, thereby increasing the performance of TFLN nanophotonic devices and enabling new integrated photonic device capabilities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2234390</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AVS: Science &amp; Technology of Materials, Interfaces, and Processing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>