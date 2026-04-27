--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10571987</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11192-024-05176-z</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The use of ChatGPT for identifying disruptive papers in science: a first exploration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bornmann, Lutz; Wu, Lingfei; Ettl, Christoph</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientometrics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7161 to 7165</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0138-9130</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;ChatGPT has arrived in quantitative research evaluation. With the exploration in this Letter to the Editor, we would like to widen the spectrum of the possible use of ChatGPT in bibliometrics by applying it to identify disruptive papers. The identification of disruptive papers using publication and citation counts has become a popular topic in scientometrics. The disadvantage of the quantitative approach is its complexity in the computation. The use of ChatGPT might be an easy to use alternative.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2239418</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://link.springer.com/article/10.1007/s11192-024-05176-z</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>