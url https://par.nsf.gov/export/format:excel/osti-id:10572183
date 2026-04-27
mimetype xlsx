--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10572183</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TAFFC.2023.3324902</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>HICEM: A High-Coverage Emotion Model for Artificial Emotional Intelligence</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wortman, Benjamin; Wang, James Z</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Affective Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1136 to 1152</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2371-9850</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As social robots and other intelligent machines enter the home, artificial emotional intelligence (AEI) is taking center stage to address users’ desire for deeper, more meaningful human-machine interaction. To accomplish such efficacious interaction, the next-generation AEI need comprehensive human emotion models for training. Unlike theory of emotion, which has been the historical focus in psychology, emotion models are a descriptive tools. In practice, the strongest models need robust coverage, which means defining the smallest core set of emotions from which all others can be derived. To achieve the desired coverage, we turn to word embeddings from natural language processing. Using unsupervised clustering techniques, our experiments show that with as few as 15 discrete emotion categories, we can provide maximum coverage across six major languages–Arabic, Chinese, English, French, Spanish, and Russian. In support of our findings, we also examine annotations from two large-scale emotion recognition datasets to assess the validity of existing emotion models compared to human perception at scale. Because robust, comprehensive emotion models are foundational for developing real-world affective computing applications, this work has broad implications in social robotics, human-machine interaction, mental healthcare, and computational psychology.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2234195</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>