--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10572559</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/mrm.30281</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;scp&gt;T1&lt;/scp&gt; and &lt;scp&gt;T2&lt;/scp&gt; measurements across multiple 0.55T &lt;scp&gt;MRI&lt;/scp&gt; systems using open‐source vendor‐neutral sequences</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Keenan, Kathryn E; Tasdelen, Bilal; Javed, Ahsan; Ramasawmy, Rajiv; Rizzo, Rudy; Martin, Michele N; Stupic, Karl F; Seiberlich, Nicole; Campbell‐Washburn, Adrienne E; Nayak, Krishna S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Magnetic Resonance in Medicine</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>289 to 300</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0740-3194</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Purpose&lt;/title&gt;&lt;p&gt;To compare T1 and T2 measurements across commercial and prototype 0.55T MRI systems in both phantom and healthy participants using the same vendor‐neutral pulse sequences, reconstruction, and analysis methods.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Standard spin echo measurements and abbreviated protocol measurements of T1, B1, and T2 were made on two prototype 0.55 T systems and two commercial 0.55T systems using an ISMRM/NIST system phantom. Additionally, five healthy participants were imaged at each system using the abbreviated protocol for T1, B1, and T2 measurement. The phantom measurements were compared to NMR‐based reference measurements to determine accuracy, and both phantom and in vivo measurements were compared to assess reproducibility and differences between the prototype and commercial systems.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Vendor‐neutral sequences were implemented across all four systems, and the code for pulse sequences and reconstruction is freely available. For participants, there was no difference in the mean T1 and T2 relaxation times between the prototype and commercial systems. In the phantom, there were no significant differences between the prototype and commercial systems for T1 and T2 measurements using the abbreviated protocol.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusion&lt;/title&gt;&lt;p&gt;Quantitative T1 and T2 measurements at 0.55T in phantom and healthy participants are not statistically different across the prototype and commercial systems.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828736</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>