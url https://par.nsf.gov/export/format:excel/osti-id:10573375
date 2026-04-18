--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10573375</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3709683</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Disco: A Compact Index for LSM-trees</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhong, Wenshao; Chen, Chen; Wu, Xingbo; Eriksson, Jakob</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Management of Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2836-6573</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Many key-value stores and database systems use log-structured merge-trees (LSM-trees) as their storage engines because of their excellent write performance. However, the read performance of LSM-trees is suboptimal due to the overlapping sorted runs. Most existing efforts rely on filters to reduce unnecessary I/Os, but filters fundamentally do not help locate items and often become the bottleneck of the system. We identify that the lack of efficient index is the root cause of subpar read performance in LSM-trees. In this paper, we propose Disco: a compact index for LSM-trees. Disco indexes all the keys in an LSM-tree, so a query does not have to search every run of the LSM-tree. It records compact key representations to minimize the number of key comparisons so as to minimize cache misses and I/Os for both point and range queries. Disco guarantees that both point queries and seeks issue at most one I/O to the underlying runs, achieving an I/O efficiency close to a B&lt;sup&gt;+&lt;/sup&gt;-tree. Disco improves upon REMIX's pioneering multi-run index design with additional compact key representations to help improve read performance. The representations are compact so the cost of persisting Disco to disk is small. Moreover, while a traditional LSM-tree has to choose a more aggressive compaction policy that slows down write performance to have better read performance, a Disco-indexed LSM-tree can employ a write-efficient policy and still have good read performance. Experimental results show that Disco can save I/Os and improve point and range query performance by up to 220% over RocksDB while maintaining efficient writes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114218</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM Digital Library</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>