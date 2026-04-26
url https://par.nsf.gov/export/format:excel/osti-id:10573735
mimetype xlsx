--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10573735</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Concurrency-Informed Orchestration for Serverless Functions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Qichang; Cheng, Yue; Shen, Haiying; Wang, Ao; Balaji, Bharathan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cold start delays are a main pain point for today’s FaaS (Function-as-a-Service) platforms. A widely used mitigation strategy is keeping recently invoked function containers alive in memory to enable warm starts with minimal overhead. This paper identifies new challenges that state-of-the-art FaaS keep-alive policies neglect. These challenges are caused by concurrent function invocations, a common FaaS workload behavior. First, concurrent requests present a trade-off between reusing busy containers (delayed warm starts) versus cold-starting containers. Second, concurrent requests cause imbalanced evictions of containers that will be reused shortly thereafter. To tackle the challenges, we propose a novel serverless function container orchestration algorithm called CIDRE. CIDRE makes informed decisions to speculatively choose between a delayed warm start and a cold start under concurrency-driven function scaling. CIDRE uses both fine-grained container-level and coarse-grained concurrency information to make balanced eviction decisions. We evaluate CIDRE extensively using two production FaaS workloads. Results show that CIDRE reduces the cold start ratio and the average invocation overhead by up to 75.1% and 39.3% compared to state-of-the-art function keep-alive policies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322860; 2318628</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The ACM International Conference on Architectural Support for Programming Languages and Operating Systems (ASPLOS 2025)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>