--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10573977</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.31234/osf.io/n248p</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Roles guide rapid inferences about agent knowledge and behavior</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baker, Aaron; Dunham, Yarrow; Jara-Ettinger, Julian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The ability to predict and understand other people’s actions is critical for real-world social behavior. Here we hypothesized that representations of social roles (e.g., cashier, mechanic, doctor) enable people to build rapid expectations about what others know and how they might act. Using a self-paced read- ing paradigm, we show that role representations support real time expectations about how other people might act (Study 1) and the knowledge they might possess (Study 2). Moreover, people reported more surprisal when the events deviated from role expectations, and they were more likely to misremember what happened. Our results suggest that roles are a powerful route for social understanding that has been previously under- studied in social cognition.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045778</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Annual Meeting of the Cognitive Science Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>