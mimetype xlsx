--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10574552</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/apr.2024.28</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Convergence speed and approximation accuracy of numerical MCMC</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cui, Tiangang; Dong, Jing; Jasra, Ajay; Tong, Xin T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in Applied Probability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>101 to 133</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0001-8678</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;When implementing Markov Chain Monte Carlo (MCMC) algorithms, perturbation caused by numerical errors is sometimes inevitable. This paper studies how the perturbation of MCMC affects the convergence speed and approximation accuracy. Our results show that when the original Markov chain converges to stationarity fast enough and the perturbed transition kernel is a good approximation to the original transition kernel, the corresponding perturbed sampler has fast convergence speed and high approximation accuracy as well. Our convergence analysis is conducted under either the Wasserstein metric or the&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0001867824000284_inline1.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\chi^2$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;metric, both are widely used in the literature. The results can be extended to obtain non-asymptotic error bounds for MCMC estimators. We demonstrate how to apply our convergence and approximation results to the analysis of specific sampling algorithms, including Random walk Metropolis, Metropolis adjusted Langevin algorithm with perturbed target densities, and parallel tempering Monte Carlo with perturbed densities. Finally, we present some simple numerical examples to verify our theoretical claims.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1720433</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press on behalf of Applied Probability Trust</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>