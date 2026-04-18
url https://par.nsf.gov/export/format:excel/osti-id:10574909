--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10574909</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Parallel Best Arm Identification in Heterogeneous Environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Karpov, Nikolai; Zhang, Qin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we study the tradeoffs between the time and the number of communication rounds of the best arm identification problem in the heterogeneous collaborative learning model, where multiple agents interact with possibly different environments and they want to learn in parallel an objective function in the aggregated environment. By proving almost tight upper and lower bounds, we show that collaborative learning in the heterogeneous setting is inherently more difficult than that in the homogeneous setting in terms of the time-round tradeoff.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1844234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM Symposium on Parallelism in Algorithms and Architectures (SPAA) 2024</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>