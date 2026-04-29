--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10574934</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jfm.2024.610</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revisiting Brenner's method for Stokes resistance of a deformed sphere</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nabil, Mohammad; Nourhani, Amir</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>994</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We revisit Brenner's seminal work on the Stokes resistance of a slightly deformed sphere (Chem. Engng Sci., vol. 19, 1964, p. 519), evaluate its range of validity and extend its applicability to higher deformations for axisymmetric particles, using hydrodynamic radius as the measure of Stokes resistance. Brenner's method solves the flow around a slightly deformed sphere through two mapping steps: the first mapping translates the surface velocity on the deformed sphere to that over a reference sphere of arbitrary radius using an asymptotic expansion of the flow field in terms of deformation amplitude and a Taylor expansion of the velocity field around the surface of the reference sphere. Subsequently, the second mapping extrapolates the velocity field from the surface of the reference sphere to any point in the fluid using Lamb's general solution for Stokes flow. While the original work addresses slightly deformed spheres to a linear order in deformation amplitude, we demonstrate that the first mapping, in combination with axisymmetric spectral modes (J. Fluid Mech., vol. 936, 2022, R1), can accommodate significant deformations to arbitrary orders of perturbation, and thus is not limited to slightly deformed spheres. Also, while first-order analysis is suitable for nearly spherical particles, second-order terms can provide a reasonable range for significantly higher deformations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2238915</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>