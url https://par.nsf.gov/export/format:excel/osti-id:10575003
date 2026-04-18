--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575003</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/adafa0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Prediction of Halo Coronal Mass Ejections Using SDO/HMI Vector Magnetic Data Products and a Transformer Model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Hongyang; Jing, Ju; Wang, Jason_T L; Wang, Haimin; Abduallah, Yasser; Xu, Yan; Alobaid, Khalid A; Farooki, Hameedullah; Yurchyshyn, Vasyl</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>981</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We present a transformer model, named DeepHalo, to predict the occurrence of halo coronal mass ejections (CMEs). Our model takes as input an active region (AR) and a profile, where the profile contains a time series of data samples in the AR that are collected 24 hr before the beginning of a day, and predicts whether the AR would produce a halo CME during that day. Each data sample contains physical parameters, or features, derived from photospheric vector magnetic field data taken by the Helioseismic and Magnetic Imager on board the Solar Dynamics Observatory. We survey and match CME events in the Space Weather Database Of Notification, Knowledge, Information and the Large Angle and Spectrometric Coronagraph CME Catalog, and we compile a list of CMEs, including halo CMEs and nonhalo CMEs, associated with ARs in the period between 2010 November and 2023 August. We use the information gathered above to build the labels (positive vs. negative) of the data samples and profiles at hand, where the labels are needed for machine learning. Experimental results show that DeepHalo with a true skill statistic (TSS) score of 0.907 outperforms a closely related long short-term memory network with a TSS score of 0.821. To our knowledge, this is the first time that the transformer model has been used for halo CME prediction.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2149748; 2206886; 2309939; 2108235; 2300341; 2320147; 2228996; 2425602</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>