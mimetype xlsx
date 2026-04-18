--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575157</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2024.0486</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assessing the spatial scale of synchrony in forest tree population dynamics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chisholm, Ryan A; Fung, Tak; Anderson-Teixeira, Kristina J; Bourg, Norman A; Brockelman, Warren Y; Bunyavejchewin, Sarayudh; Chang-Yang, Chia-Hao; Chen, Yu-Yun; Chuyong, George B; Condit, Richard; Dattaraja, Handanakere S; Davies, Stuart J; Ediriweera, Sisira; Ewango, Corneille_E N; Fernando, Edwino S; Gunatilleke, I_A_U Nimal; Gunatilleke, C_V Savitri; Hao, Zhanqing; Howe, Robert W; Kenfack, David; Yao, Tze Leong; Makana, Jean-Remy; McMahon, Sean M; Mi, Xiangcheng; Bt_Mohamad, Mohizah; Myers, Jonathan A; Nathalang, Anuttara; Pérez, Álvaro J; Phumsathan, Sangsan; Pongpattananurak, Nantachai; Ren, Haibao; Rodriguez, Lillian_J V; Sukumar, Raman; Sun, I-Fang; Suresh, Hebbalalu S; Thomas, Duncan W; Thompson, Jill; Uriarte, Maria; Valencia, Renato; Wang, Xugao; Wolf, Amy T; Zimmerman, Jess K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2035</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Populations of forest trees exhibit large temporal fluctuations, but little is known about the synchrony of these fluctuations across space, including their sign, magnitude, causes and characteristic scales. These have important implications for metapopulation persistence and theoretical community ecology. Using data from permanent forest plots spanning local, regional and global spatial scales, we measured spatial synchrony in tree population growth rates over sub-decadal and decadal timescales and explored the relationship of synchrony to geographical distance. Synchrony was high at local scales of less than 1 km, with estimated Pearson correlations of approximately 0.6–0.8 between species’ population growth rates across pairs of quadrats. Synchrony decayed by approximately 17–44% with each order of magnitude increase in distance but was still detectably positive at distances of 100 km and beyond. Dispersal cannot explain observed large-scale synchrony because typical seed dispersal distances (&lt;100 m) are far too short to couple the dynamics of distant forests on decadal timescales. We attribute the observed synchrony in forest dynamics primarily to the effect of spatially synchronous environmental drivers (the Moran effect), in particular climate, although pests, pathogens and anthropogenic drivers may play a role for some species.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2240431; 1557094</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Royal Society Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>