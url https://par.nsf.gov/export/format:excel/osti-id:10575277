--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575277</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4067848</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>In-Process Monitoring of Part Quality in Laser Powder Bed Fusion Additive Manufacturing Process using Acoustic Emission Sensors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bevans, Benjamin; Riensche, Alexander; Carrington, Antonio; Deshmukh, Kaustubh; Darji, Mihir; Plotnikov, Yuri; Sions, John; Snyder, Kyle; Hass, Derek; Rao, Prahalada</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Manufacturing Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 48</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1087-1357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;In this work, we used in-situ acoustic emission sensors for online monitoring of part quality in laser powder bed fusion (LPBF) additive manufacturing process. Currently, sensors such as thermo-optical imaging cameras and photodiodes are used to observe the laser-material interactions on the top surface of the powder bed. Data from these sensors is subsequently analyzed to detect onset of incipient flaws, e.g., porosity. However, these existing sensing modalities are unable to penetrate beyond the top surface of the powder bed. Consequently, there is a burgeoning need to detect thermal phenomena in the bulk volume of the part buried under the powder, as they are linked to such flaws as support failures, poor surface finish, microstructure heterogeneity, among others. Herein, four passive acoustic emission sensors were installed in the build plate of an EOS M290 LPBF system. Acoustic emission data was acquired during processing of stainless steel 316L samples under differing parameter settings and part design variations. The acoustic emission signals were decomposed using wavelet transforms. Subsequently, to localize the origin of AE signals to specific part features, they were spatially synchronized with infrared thermal images. The resulting spatially localized acoustic emission signatures were statistically correlated (R2 &amp;gt; 85%) to multi-scale aspects of part quality, such as thermal-induced part failures, surface roughness, and solidified microstructure (primary dendritic arm spacing). This work takes a critical step toward in-situ, non-destructive evaluation of multi-scale part quality aspects using acoustic emission sensors.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322322; 2309483; 2044710; 1752069; 2020246</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASME Transactions</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>