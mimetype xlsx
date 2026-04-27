--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575336</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024GH001130</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Long‐Term Impacts of Global Solid Biofuel Emissions on Ambient Air Quality and Human Health for 2000–2019</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Partha, Debatosh B; Xiong, Ying; Prime, Noah; Smith, Steven J; Huang, Yaoxian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GeoHealth</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2471-1403</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Globally, solid biofuels (SB) have been widely used for household cooking and energy production for decades due to electricity shortages and socio‐economic barriers to adopting renewable energy alternatives. This has detrimental effects on air quality, human health, and climate through trace gas and aerosol emissions. Despite numerous studies, the long‐term consequences of SB emissions remain poorly understood. Here, we use the Community Earth System Model and the Community Emissions Data System emission inventory to investigate the SB emission impacts on air quality and human health for 2000–2019. Global SB emission increased the ambient PM&lt;sub&gt;2.5&lt;/sub&gt;(particulate matter with aerodynamic diameters 2.5 μm) and ozone (O&lt;sub&gt;3&lt;/sub&gt;) concentrations up to 23.61 /m&lt;sup&gt;3&lt;/sup&gt;and 13.69 ppbv, with significant effects found in India, China, and the Rest of Asia (ROA). Our study estimates total annual premature deaths (APDs) associated with global SB‐attributable PM&lt;sub&gt;2.5&lt;/sub&gt;and O&lt;sub&gt;3&lt;/sub&gt;exposure as 1.11 million [95% confidence interval (95% CI): 1.00–1.22 million] in 2000 up to 1.43 million (95% CI: 1.30–1.56 million) in 2019. China's SB emissions and associated APDs have reduced substantially, whereas India and ROA had a major leap in both estimates in 2019 compared to 2000. China's progress in cutting residential SB emissions accounts for its improvements. Our study urges the reduction of SB usage and emissions to potentially improve overall air quality and human health conditions, especially in highly populated, low‐ and middle‐income countries, where the poor air quality and associated health burden attributable to SB emissions are estimated to be higher.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2111428</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>