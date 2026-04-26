--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575380</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/MSEC2024-125230</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predicting Microstructure Evolution in Laser Powder Bed Fusion Additive Manufacturing Using Physics-Based Machine Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Riensche, Alexander; Bevans, Benjamin; King, Grant; Krishnan, Ajay; Cole, Kevin; Rao, Prahalada</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-0-7918-8810-0</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The long-term goal of this work is to predict and control microstructure evolution in metal additive manufacturing processes. As a step towards this goal, the objective of this paper is the rapid prediction of the microstructure evolution in parts made using the laser powder bed fusion (LPBF) additive manufacturing process. To realize this objective, we developed and applied an approach which combines physics-based thermal modeling with data-driven machine learning to predict two important microstructure-related characteristics in Nickel Alloy 718 LPBF-processed parts: meltpool depth and primary dendritic arm spacing (PDAS). Microstructure characteristics are critical determinants of functional physical properties, e.g., yield strength and fatigue life. Currently, the microstructure of laser powder bed fusion parts is optimized through a cumbersome and costly build-and-characterize empirical approach. This makes the development of rapid and accurate models for predicting microstructure evolution practically valuable: these models reduce process development time and enable fabrication of parts with consistent properties. Unfortunately, due to their computational complexity, existing physics-based models for predicting microstructure evolution are limited to only a few layers and are challenging to scale to practical parts. To overcome the drawbacks of current microstructure prediction techniques, this paper establishes a novel physics and data integrated modeling approach. The approach consists of two steps. First, a rapid, part-level computational thermal model was used to predict the temperature distribution and cooling rate in the entire part before it was printed. Second, the foregoing physics-based thermal history quantifiers were used as inputs to a simple machine learning model (support vector machine) trained to predict the meltpool depth and primary dendritic arm spacing based on empirical materials characterization data. As an example of its efficacy, when tested on a separate set of samples from a different build, the approach predicted the PDAS with root mean squared error ≈ 110 nm. The modeling approach was further able to predict meltpool depth with a root mean squared error of 0.012mm. This model performance was validated through the creation of 21 geometries created under 7 different process parameters. Optical and scanning electron microscopy was conducted resulting in more than 1200 primary dendritic arm spacing and meltpool depth measurements. Primary dendritic arm spacing predictions were also validated on parts of a unique geometry created in a separate work. The model was able to successfully transfer to this build without further training, indicating that this method is transferrable to other parts made with laser powder bed fusion and Nickel Alloy 718. This work thus presents an avenue for future physics-based optimization and control of microstructural evolution in laser powder bed fusion.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322322; 2309483</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Knoxville, Tennessee, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>