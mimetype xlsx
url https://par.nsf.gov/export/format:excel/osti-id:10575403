--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575403</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adq5018</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gas-phase preparation of silylacetylene (SiH &lt;sub&gt;3&lt;/sub&gt; CCH) through a counterintuitive ethynyl radical (C &lt;sub&gt;2&lt;/sub&gt; H) insertion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goettl, Shane J; Vincent, Allen; Silva, Mateus X; Yang, Zhenghai; Galvão, Breno_R L; Sun, Rui; Kaiser, Ralf I</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Elementary reaction mechanisms constitute a fundamental infrastructure for chemical processes as a whole. However, while these mechanisms are well understood for second-period elements, involving those of the third period and beyond can introduce unorthodox reactivity. Combining crossed molecular beam experiments with electronic structure calculations and molecular dynamics simulations, we provide compelling evidence on an exotic insertion of an unsaturated sigma doublet radical into a silicon-hydrogen bond as observed in the barrierless gas-phase reaction of the D1-ethynyl radical (C&lt;sub&gt;2&lt;/sub&gt;D) with silane (SiH&lt;sub&gt;4&lt;/sub&gt;). This pathway, which leads to the D1-silylacetylene (SiH&lt;sub&gt;3&lt;/sub&gt;CCD) product via atomic hydrogen loss, challenges the prerequisite and fundamental concept that two reactive electrons and an empty orbital are required for the open shell, unsaturated radical reactant to insert into a single bond.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2244717</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>