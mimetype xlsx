--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575505</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A glucocorticoid receptor antagonist affects corticosterone but not neophobia in wild-caught house sparrows (Passer domesticus)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Henry, Marquise S; Kimball, Melanie G; Cochran, Ella B; Dusang, Blake A; Frazier, William J; Stansberry, Keegan R; Kelly, Tosha R; Stelling, Emily G; Lattin, Christine R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Neuroendocrinology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1365-2826</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Avoidance of novel stimuli (neophobia) affects how wild animals interact with their environment and may partly determine whether animals persist in human-altered landscapes. The neuroendocrine mediators of neophobia are poorly understood, although past work demonstrated that experimentally reducing circulating corticosterone in wild-caught house sparrows (Passer domesticus) decreased neophobia toward novel objects placed near the food dish. In this experiment, we directly tested the role of one of the two types of corticosterone receptors, the glucocorticoid receptor (GR), in mediating neophobia in house sparrows by administering a GR antagonist (RU486, n = 10) or a vehicle control (peanut oil, n = 10) over 5 consecutive days and measuring responses to novel objects both pre- and post-treatment. We also measured baseline and stress-induced corticosterone in all sparrows on the final day of behavior trials. To better understand the effects of RU486 on corticosterone over time, in a separate group of sparrows (n = 12) we administered RU486 or vehicle over 5 days and took multiple blood samples to assess baseline and stress-induced corticosterone. Overall, we did not detect an effect of subcutaneous RU486 injections on neophobia behavior. However, we did find that RU486 injections significantly decreased stress-induced corticosterone levels starting 1 day post-injection and baseline corticosterone levels starting 6 days post-injection, compared to vehicle-injected controls. Our results suggest that GR is not involved in mediating neophobia behavior in house sparrows.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2237423</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Neuroendocrinology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>