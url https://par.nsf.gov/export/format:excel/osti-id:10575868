--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10575868</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3696112</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scaling Learning-based Policy Optimization for Temporal Logic Tasks by Controller Network Dropout</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hashemi, Navid; Hoxha, Bardh; Prokhorov, Danil; Fainekos, Georgios; Deshmukh, Jyotirmoy V</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Cyber-Physical Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 28</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2378-962X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;This article introduces a model-based approach for training feedback controllers for an autonomous agent operating in a highly non-linear (albeit deterministic) environment. We desire the trained policy to ensure that the agent satisfies specific task objectives and safety constraints, both expressed in Discrete-Time Signal Temporal Logic (DT-STL). One advantage for reformulation of a task via formal frameworks, like DT-STL, is that it permits quantitative satisfaction semantics. In other words, given a trajectory and a DT-STL formula, we can compute the&lt;italic&gt;robustness&lt;/italic&gt;, which can be interpreted as an approximate signed distance between the trajectory and the set of trajectories satisfying the formula. We utilize feedback control, and we assume a feed forward neural network for learning the feedback controller. We show how this learning problem is similar to training recurrent neural networks (RNNs), where the number of recurrent units is proportional to the temporal horizon of the agent’s task objectives. This poses a challenge: RNNs are susceptible to vanishing and exploding gradients, and naïve gradient descent-based strategies to solve long-horizon task objectives thus suffer from the same problems. To address this challenge, we introduce a novel gradient approximation algorithm based on the idea of dropout or gradient sampling. One of the main contributions is the notion of&lt;italic&gt;controller network dropout&lt;/italic&gt;, where we approximate the NN controller in several timesteps in the task horizon by the control input obtained using the controller in a previous training step. We show that our control synthesis methodology can be quite helpful for stochastic gradient descent to converge with less numerical issues, enabling scalable back-propagation over longer time horizons and trajectories over higher-dimensional state spaces. We demonstrate the efficacy of our approach on various motion planning applications requiring complex spatio-temporal and sequential tasks ranging over thousands of timesteps.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048094</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>