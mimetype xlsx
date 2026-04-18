--- v1 (2026-01-19)
+++ v2 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10576073</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/biosci/biae120</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fire influence on land–water interactions in aridland catchments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Harms, Tamara K; Lowman, Heili; Blaszczak, Joanna; Cale, Ashley; Dong, Xiaoli; Earl, Stevan; Gaines-Sewell, Leah; Grabow, Julia; Hanan, Erin; Lauck, Marina; Melack, John; Reinhold, Ann Marie; Summers, Betsy M; Webster, Alex J; Grimm, Nancy B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BioScience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>30 to 46</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0006-3568</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Wildfires have increased in size, frequency, and intensity in arid regions of the western United States because of human activity, changing land use, and rising temperature. Fire can degrade water quality, reshape aquatic habitat, and increase the risk of high discharge and erosion. Drawing from patterns in montane dry forest, chaparral, and desert ecosystems, we developed a conceptual framework describing how interactions and feedbacks among material accumulation, combustion of fuels, and hydrologic transport influence the effects of fire on streams. Accumulation and flammability of fuels shift in opposition along gradients of aridity, influencing the materials available for transport. Hydrologic transport of combustion products and materials accumulated after fire can propagate the effects of fire to unburned stream–riparian corridors, and episodic precipitation characteristic of arid lands can cause lags, spatial heterogeneity, and feedbacks in response. Resolving uncertainty in fire effects on arid catchments will require monitoring across hydroclimatic gradients and episodic precipitation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2224662; 2419138; 2040194; 2320296; 2425417; 1831937</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Bioscience</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>