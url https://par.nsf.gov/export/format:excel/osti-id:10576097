--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,187 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="45">
-[...135 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -201,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10576097</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2110/jsr.2024.004.2024.004</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Age and provenance relationships between the basal Great Valley Group and its underlying basement: implications for initiation of the Great Valley forearc basin, California, U.S.A.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Romero, Mariah C; Orme, Devon A; Surpless, Kathleen D; Ronemus, Chance B; Morrow, Zachary</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Kaczmarek, Stephen; Sweet, Dustin</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Sedimentary Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>641 to 662</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1527-1404</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;The Great Valley forearc (GVf) basin, California, records deposition along the western margin of North America during active oceanic subduction from Jurassic through Paleogene time. Along the western GVf, its underlying basement, the Coast Range Ophiolite (CRO), is exposed as a narrow outcrop belt. CRO segments are overlain by the Great Valley Group (GVG), and locally, an ophiolitic breccia separates the CRO from basal GVG strata. New stratigraphic, petrographic, and geochronologic data (3865 detrital and 68 igneous zircon U-Pb ages) from the upper CRO, ophiolitic breccia, and basal GVG strata clarify temporal relationships among the three units, constrain maximum depositional ages (MDAs), and identify provenance signatures of the ophiolitic breccia and basal GVG strata. Gabbroic rocks from the upper CRO yield zircon U-Pb ages of 168.0 ± 1.3 Ma and 165.1 ± 1.2 Ma. Prominent detrital-zircon age populations of the ophiolitic breccia and GVG strata comprise Jurassic and Jurassic–Early Cretaceous ages, respectively, with pre-Mesozoic ages in both that are consistent with sources of North America affinity. Combined with petrographic modal analyses that show abundant volcanic grains (&amp;gt; 50%), we interpret the breccia to be mainly derived from the underlying CRO, with limited input from the hinterland of North America, and the basal GVG to be derived from Mesozoic igneous and volcanic rocks of the Sierra Nevada–Klamath magmatic arc and hinterland. Analysis of detrital-zircon grains from the lower and upper ophiolitic breccia yields MDAs of ∼ 166 Ma and ∼ 151 Ma, respectively. Along-strike variation in Jurassic and Cretaceous MDAs from basal GVG strata range from ∼ 148 to 141 Ma, which are interpreted to reflect diachronous deposition in segmented depocenters during early development of the forearc. The ophiolitic breccia was deposited in a forearc position proximal to North America &amp;lt; 4 Myr before the onset of GVG deposition. A new tectonic model for early development of the GVf highlights the role of forearc extension coeval with magmatic arc compression during the earliest stages of basin development.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942460</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Society for Sedimentary Geology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>