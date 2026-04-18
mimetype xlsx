--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10576146</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Agnostic Active Learning of Single Index Models with Linear Sample Complexity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gajjar, Aarshvi; Tai, Wai_Ming; Xu, Xingyu; Hegde, Chinmay; Musco, Christopher; Li, Yi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study active learning methods for single index models of the form $F({\bm x}) = f(\langle {\bm w}, {\bm x}\rangle)$, where $f:\mathbb{R} \to \mathbb{R}$ and ${\bx,\bm w} \in \mathbb{R}^d$. In addition to their theoretical interest as simple examples of non-linear neural networks, single index models have received significant recent attention due to applications in scientific machine learning like surrogate modeling for partial differential equations (PDEs). Such applications require sample-efficient active learning methods that are robust to adversarial noise. I.e., that work even in the challenging agnostic learning setting.
+We provide two main results on agnostic active learning of single index models. First, when $f$ is known and Lipschitz, we show that $\tilde{O}(d)$ samples collected via {statistical leverage score sampling} are sufficient to learn a near-optimal single index model. Leverage score sampling is simple to implement, efficient, and already widely used for actively learning linear models. Our result requires no assumptions on the data distribution, is optimal up to log factors, and improves quadratically on a recent ${O}(d^{2})$ bound of \cite{gajjar2023active}. Second, we show that $\tilde{O}(d)$ samples suffice even in the more difficult setting when $f$ is \emph{unknown}. Our results leverage tools from high dimensional probability, including Dudley's inequality and dual Sudakov minoration, as well as a novel, distribution-aware discretization of the class of Lipschitz functions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2045590</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>