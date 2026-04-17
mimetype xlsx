--- v0 (2026-01-21)
+++ v1 (2026-04-17)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10576863</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/cz/zoad054</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Behavioral syndromes in paper wasps: Links between social and non-social personality in &lt;i&gt;Polistes fuscatus&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jomaa, Fatima W; Laub, Emily C; Tibbetts, Elizabeth A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Carere, Claudio</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Current Zoology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>659 to 667</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1674-5507</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Although much work has focused on non-social personality traits such as activity, exploration, and neophobia, there is a growing appreciation that social personality traits play an important role in group dynamics, disease transmission, and fitness and that social personality traits may be linked to non-social personality traits. These relationships are important because behavioral syndromes, defined here as correlated behavioral phenotypes, can constrain evolutionary responses. However, the strength and direction of relationships between social and non-social personality traits remain unclear. In this project, we examine social and non-social personality traits, and the relationships between them, in the paper wasp Polistes fuscatus. With a novel assay, we identify 5 personality traits, 2 non-social (exploration and activity), and 3 social (aggression, affiliation, and antennation) personality traits. We also find that social and non-social personality traits are phenotypically linked. We find a positive correlation between aggression and activity and a negative correlation between affiliation and activity. We also find a positive correlation between exploration and activity. Our work is an important step in understanding how phenotypic linkage between social and non-social behaviors may influence behavioral evolution. As a burgeoning model system for the study of genetic and neurobiological mechanisms of social behavior, Polistes fuscatus has the potential to add to this work by exploring the causes and consequences of individual behavioral variation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2134910</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Current Zoology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>