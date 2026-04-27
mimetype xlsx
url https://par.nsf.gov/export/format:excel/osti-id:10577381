--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10577381</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Replay-and-Forget-Free Graph Class-Incremental Learning: A Task Profiling and Prompting Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Niu, Chaoxi; Pang, Guansong; Chen, Ling; Liu, Bing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Class-incremental learning (CIL) aims to continually learn a sequence of tasks, with each task consisting of a set of unique classes. Graph CIL (GCIL) follows the same setting but needs to deal with graph tasks (e.g., node classification in a graph). The key characteristic of CIL lies in the absence of task identifiers (IDs) during inference, which causes a significant challenge in separating classes from different tasks (i.e., inter-task class separation). Being able to accurately predict the task IDs can help address this issue, but it is a challenging problem. In this paper, we show theoretically that accurate task ID prediction on graph data can be achieved by a Laplacian smoothing-based graph task profiling approach, in which each graph task is modeled by a task prototype based on Laplacian smoothing over the graph. It guarantees that the task prototypes of the same graph task are nearly the same with a large smoothing step, while those of different tasks are distinct due to differences in graph structure and node attributes. Further, to avoid the catastrophic forgetting of the knowledge learned in previous graph tasks, we propose a novel graph prompting approach for GCIL which learns a small discriminative graph prompt for each task, essentially resulting in a separate classification model for each task. The prompt learning requires the training of a single graph neural network (GNN) only once on the first task, and no data replay is required thereafter, thereby obtaining a GCIL model being both replay-free and forget-free. Extensive experiments on four GCIL benchmarks show that i) our task prototype-based method can achieve 100% task ID prediction accuracy on all four datasets, ii) our GCIL model significantly outperforms state-of-the-art competing methods by at least 18% in average CIL accuracy, and iii) our model is fully free of forgetting on the four datasets. Code is available at https://github.com/mala-lab/TPP.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2229876</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Thirty-eighth Annual Conference on Neural Information Processing Systems (NeurIPS)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Vancouver, Canada</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>