--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10577593</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/jfb15110324</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Unlocking Genome Editing: Advances and Obstacles in CRISPR/Cas Delivery Technologies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kaupbayeva, Bibifatima; Tsoy, Andrey; Safarova_Yantsen, Yuliya; Nurmagambetova, Ainetta; Murata, Hironobu; Matyjaszewski, Krzysztof; Askarova, Sholpan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Functional Biomaterials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>324</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-4983</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;CRISPR/Cas9 (clustered regularly interspaced short palindromic repeats associated with protein 9) was first identified as a component of the bacterial adaptive immune system and subsequently engineered into a genome-editing tool. The key breakthrough in this field came with the realization that CRISPR/Cas9 could be used in mammalian cells to enable transformative genetic editing. This technology has since become a vital tool for various genetic manipulations, including gene knockouts, knock-in point mutations, and gene regulation at both transcriptional and post-transcriptional levels. CRISPR/Cas9 holds great potential in human medicine, particularly for curing genetic disorders. However, despite significant innovation and advancement in genome editing, the technology still possesses critical limitations, such as off-target effects, immunogenicity issues, ethical considerations, regulatory hurdles, and the need for efficient delivery methods. To overcome these obstacles, efforts have focused on creating more accurate and reliable Cas9 nucleases and exploring innovative delivery methods. Recently, functional biomaterials and synthetic carriers have shown great potential as effective delivery vehicles for CRISPR/Cas9 components. In this review, we attempt to provide a comprehensive survey of the existing CRISPR-Cas9 delivery strategies, including viral delivery, biomaterials-based delivery, synthetic carriers, and physical delivery techniques. We underscore the urgent need for effective delivery systems to fully unlock the power of CRISPR/Cas9 technology and realize a seamless transition from benchtop research to clinical applications.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202747</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>