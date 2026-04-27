--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10577651</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3704839</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Maximal Simplification of Polyhedral Reductions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Narmour, Louis; Yuki, Tomofumi; Rajopadhye, Sanjay</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Programming Languages</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>POPL</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>67 to 94</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2475-1421</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reductions combine collections of input values with an associative and often commutative operator to produce collections of results. When the same input value contributes to multiple outputs, there is an opportunity to reuse partial results, enabling reduction simplification. Simplification often produces a program with lower asymptotic complexity. Typical compiler optimizations yield, at best, a constant fold speedup, but a complexity improvement from, say, cubic to quadratic complexity yields unbounded speedup for sufficiently large problems. It is well known that reductions in polyhedral programs may be simplified automatically, but previous methods cannot exploit all available reuse. This paper resolves this long-standing open problem, thereby attaining minimal asymptotic complexity in the simplified program. We propose extensions to prior work on simplification to support any independent commutative reduction. At the heart of our approach is piece-wise simplification, the notion that we can split an arbitrary reduction into pieces and then independently simplify each piece. However, the difficulty of using such piece-wise transformations is that they typically involve an infinite number of choices. We give constructive proofs to deal with this and select a finite number of pieces for simplification.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2318970</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>