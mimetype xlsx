--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10577929</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fnins.2024.1436312</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Netrin-1 stimulated axon growth requires the polyglutamylase TTLL1</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Northington, Kyle R; Calderon, Jasmynn; Bates, Emily A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Neuroscience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1662-453X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec&gt;&lt;title&gt;Introduction&lt;/title&gt;&lt;p&gt;In the developing brain, neurons extend an axonal process through a complex and changing environment to form synaptic connections with the correct targets in response to extracellular cues. Microtubule and actin filaments provide mechanical support and drive axon growth in the correct direction. The axonal cytoskeleton responds to extracellular guidance cues. Netrin-1 is a multifunctional guidance cue that can induce alternate responses based on the bound receptor. The mechanism by which actin responds to Netrin-1 is well described. However, how Netrin-1 influences the microtubule cytoskeleton is less understood. Appropriate microtubule function is required for axon pathfinding, as mutations in tubulin phenocopy axon crossing defects of Netrin-1 and DCC mutants. Microtubule stabilization is required for attractive guidance cue response. The C-terminal tails of microtubules can be post-translationally modified. Post-translational modifications (PTMs) help control the microtubule cytoskeleton.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;We measured polyglutamylation in cultured primary mouse cortical neurons before and after Netrin-1 stimulation. We used immunohistochemistry to measure how Netrin-1 stimulation alters microtubule-associated protein localization. Next, we manipulated TTLL1 to determine if Netrin-1-induced axon growth and MAP localization depend on polyglutamylation levels.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;In this study, we investigated if Netrin-1 signaling alters microtubule PTMs in the axon. We found that microtubule polyglutamylation increases after Netrin-1 stimulation. This change in polyglutamylation is necessary for Netrin-1-induced axonal growth rate increases. We next determined that MAP1B and DCX localization changes in response to Netrin-1. These proteins can both stabilize the microtubule cytoskeleton and may be responsible for Netrin-1-induced growth response in neurons. The changes in DCX and MAP1B depend on TTLL1, a protein responsible for microtubule polyglutamylation.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945916</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>