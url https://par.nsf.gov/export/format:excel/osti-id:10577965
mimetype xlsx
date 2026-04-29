--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10577965</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/wevj16030128</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Are Electric Vehicles a Solution for Arctic Isolated Microgrid Communities?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wilber, Michelle; Schmidt, Jennifer I; Schwoerer, Tobias; Bodony, Tim; Bergan, Matt; Groves, Joseph; Atkinson, Tom; Albertson, Leif</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>World Electric Vehicle Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2032-6653</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The Arctic presents various challenges for a transition to electric vehicles compared to other regions of the world, including environmental conditions such as colder temperatures, differences in infrastructure, and cultural and economic factors. For this study, academic researchers partnered with three rural communities: Kotzebue, Galena, and Bethel, Alaska, USA. The study followed a co-production process that actively involved community partners to identify 21 typical vehicle use cases that were then empirically modeled to determine changes in fueling costs and greenhouse gas emissions related to a switch from an internal combustion engine to an electric vehicle. While most use cases showed decreases in fueling costs and climate emissions from a transition to electric versions of the vehicles, some common use profiles did not. Specifically, the short distances of typical commutes, when combined with low idling and engine block heater use, led to an increase in both fueling costs and emissions. Arctic communities likely need public investment and additional innovation in incentives, vehicle types, and power systems to fully and equitably participate in the transition to electrified transportation. More research on electric vehicle integration, user behavior, and energy demand at the community level is needed.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127172; 2318385; 2318384; 2127171</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>