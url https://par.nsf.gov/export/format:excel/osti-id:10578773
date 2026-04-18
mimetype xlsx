--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10578773</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3701191</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>"Dialing it Back:" Shadowbanning, Invisible Digital Labor, and how Marginalized Content Creators Attempt to Mitigate the Impacts of Opaque Platform Governance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kojah, Sena A; Zhang, Ben Zefeng; Are, Carolina; Delmonaco, Daniel; Haimson, Oliver L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Human-Computer Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 22</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2573-0142</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Content creators with marginalized identities are disproportionately affected by shadowbanning on social media platforms, which impacts their economic prospects online. Through a diary study and interviews with eight marginalized content creators who are women, pole dancers, plus size, and/or LGBTQIA+, this paper examines how content creators with marginalized identities experience shadowbanning. We highlight the labor and economic inequalities of shadowbanning, and the resulting invisible online labor that marginalized creators often must perform. We identify three types of invisible labor that marginalized content creators engage in to mitigate shadowbanning and sustain their online presence: mental and emotional labor, misdirected labor, and community labor. We conclude that even though marginalized content creators engaged in cross-platform collaborative labor and personal mental/emotional labor to mitigate the impacts of shadowbanning, it was insufficient to prevent uncertainty and economic precarity created by algorithmic opacity and ambiguity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942125</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>