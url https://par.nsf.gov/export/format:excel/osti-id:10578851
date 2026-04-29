--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10578851</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14379/iodp.proc.353.104.2016</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Site U1444</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clemens, SC; Kuhnt, W; LeVay, LJ; Anand, P; Ando, T; Bartol, M; Bolton, CT; Ding, X; Gariboldi, K; Giosan, L; Hathorne, EC; Huang, Y; Jaiswal, P; Kim, S; Kirkpatrick, JB; Littler, K; Marino, G; Martinez, P; Naik, D; Peketi, A; Phillips, SC; Robinson, MM; Romero, OE; Sagar, N; Taladay, KB; Taylor, SN; Thirumalai, K; Uramoto, G; Usui, Y; Wang, J; Yamamoto, M; Zhou, L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-07-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>353</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2377-3189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-954252-46-2</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The main scientific objective of International Ocean Discovery Program (IODP) Expedition 353 was to analyze the variability of precipitation and runoff in the Bay of Bengal on suborbital to orbital timescales. To achieve this objective, site locations were selected according to their proximity to the main sources of freshwater feeding the northern Bay of Bengal, including the Mahanadi River and the Ganges-Brahmaputra river complex, and the Andaman Sea, including the Irrawaddy and Salween river systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1326927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Ocean Discovery Program</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>