--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10578974</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024GL111352</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Seismic Monitoring of Baseflow and Groundwater Changes in the Yellowstone National Park</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Luo, Bingxu; Zhu, Hejun; Lumley, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-28T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Relative seismic velocity changes are being increasingly used to monitor changes in groundwater. However, it remains challenging to verify its implementation in watersheds without direct groundwater well measurements. In this study, we conduct a 12‐year observation in a watershed of the Yellowstone National Park (YNP). We find that the seasonal fluctuations and long‐term trend of the measured are highly correlated with the estimated baseflow, which serves as a constraint for groundwater changes. We integrate the estimated baseflow into a poroelastic mechanism and conduct two simulations based on pressure diffusion. These simulations closely match with our observed variations. In addition, our analysis suggest that the measured is primarily influenced by hydrologic pressure diffusion rather than surface air temperature. We conclude that the baseflow analysis can further enhance the seismic monitoring of groundwater changes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2042098</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AGU</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>