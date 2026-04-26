--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10579189</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICRA57147.2024.10610978</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data-Driven Latent Space Representation for Robust Bipedal Locomotion Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Castillo, Guillermo A; Weng, Bowen; Zhang, Wei; Hereid, Ayonga</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1172 to 1178</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-8457-4</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper presents a novel framework for learning robust bipedal walking by combining a data-driven state representation with a Reinforcement Learning (RL) based locomotion policy. The framework utilizes an autoencoder to learn a low-dimensional latent space that captures the complex dynamics of bipedal locomotion from existing locomotion data. This reduced dimensional state representation is then used as states for training a robust RL-based gait policy, eliminating the need for heuristic state selections or the use of template models for gait planning. The results demonstrate that the learned latent variables are disentangled and directly correspond to different gaits or speeds, such as moving forward, backward, or walking in place. Compared to traditional template model-based approaches, our framework exhibits superior performance and robustness in simulation. The trained policy effectively tracks a wide range of walking speeds and demonstrates good generalization capabilities to unseen scenarios.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2144156</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Yokohama, Japan</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>