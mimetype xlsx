--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10579312</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jog.2024.41</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Signal characteristics of surface seismic explosive sources near the West Antarctic Ice Sheet divide</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Karplus, Marianne S; Nakata, Nori; Kaip, Galen M; Harder, Steven H; Gonzalez, Lucia F; Booth, Adam D; Smith, Emma C; Veitch, Stephen A; Walter, Jacob I; Christoffersen, Poul</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Glaciology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1430</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Seismic imaging in 3-D holds great potential for improving our understanding of ice sheet structure and dynamics. Conducting 3-D imaging in remote areas is simplified by using lightweight and logistically straightforward sources. We report results from controlled seismic source tests carried out near the West Antarctic Ice Sheet Divide investigating the characteristics of two types of surface seismic sources, Poulter shots and detonating cord, for use in both 2-D and 3-D seismic surveys on glaciers. Both source types produced strong basal P-wave and S-wave reflections and multiples recorded in three components. The Poulter shots had a higher amplitude for low frequencies (&lt;10 Hz) and comparable amplitude at high frequencies (&gt;50 Hz) relative to the detonating cord. Amplitudes, frequencies, speed of source set-up, and cost all suggested Poulter shots to be the preferred surface source compared to detonating cord for future 2-D and 3-D seismic surveys on glaciers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1739027</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>