--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10579904</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14379/iodp.proc.358.102.2020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Expedition 358 methods</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hirose, T; Ikari, M; Kanagawa, K; Kimura, G; Kinoshita, M; Kitajima, H; Saffer, D; Tobin, H; Yamaguchi, A; Eguchi, N; Maeda, L; Toczko, S; Bedford, J; Chiyonobu, S; Colson, TA; Conin, M; Cornard, PH; Dielforder, A; Doan, ML; Dutilleul, J; Faulkner, DR; Fukuchi, R; Guérin, G; Hamada, Y; Hamahashi, M; Hong, WL; Ijiri, A; Jaeger, D; Jeppson, T; Jin, Z; John, BE; Kitamura, M; Kopf, A; Masuda, H; Matsuoka, A; Moore, GF; Otsubo, M; Regalla, C; Sakaguchi, A; Sample, J; Schleicher, A; Sone, H; Stanislowski, K; Strasser, M; Toki, T; Tsuji, T; Ujiie, K; Underwood, MB; Yabe, S; Yamamoto, Y; Zhang, J; Sanada, Y; Kido, Y; Le_Ber, E; Saito, S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Ocean Discovery Program Expedition reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>358</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2377-3189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-954252-51-6</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This chapter documents the methods used for shipboard measurements and analyses during International Ocean Discovery Program (IODP) Expedition 358. We conducted riser drilling from 2887.3 to 3262.5 meters below seafloor (mbsf) at Site C0002 (see Table T1 in the Expedition 358 summary chapter [Tobin et al., 2020a]) as a continuation of riser drilling in Hole C0002F begun during Integrated Ocean Drilling Program Expedition 326 (Expedition 326 Scientists, 2011) and deepened during Integrated Ocean Drilling Program Expeditions 338 and 348 (Strasser et al., 2014b; Tobin et al., 2015b). Please note that the top of Hole C0002Q begins from the top of the window cut into the Hole C0002P casing. Previous Integrated Ocean Drilling Program work at Site C0002 included logging and coring during Integrated Ocean Drilling Program Expeditions 314 (logging while drilling [LWD]), 315 (riserless coring), 332 (LWD and long-term monitoring observatory installation), 338 (riser drilling and riserless coring), and 348 (riser drilling) (Expedition 314 Scientists, 2009; Expedition 315 Scientists, 2009b; Expedition 332 Scientists, 2011; Strasser et al., 2014b; Tobin et al., 2015b).
+Riserless contingency drilling was also conducted at Site C0024 (LWD and coring) near the deformation front of the Nankai accretionary prism off the Kii Peninsula and at Site C0025 (coring only) in the Kumano fore-arc basin.
+Riser operations began with connection of the riser to the Hole C0002F wellhead, sidetrack drilling out the cement shoes from 2798 to 2966 mbsf to establish a new hole, and then running a cement bond log to check the integrity of the Hole C0002P casing-formation bonding. A new sidetrack was established parallel to previous Hole C0002P drilling and designated as Hole C0002Q to distinguish it from the overlapping interval in Hole C0002P. Several new kick offs were established (Holes C0002R–C0002T) in attempts to overcome problems drilling to the target depth and then, in the end, to collect core samples.
+During riser operations, we collected drilling mud, mud gas, cuttings, downhole logs, core samples, and drilling parameters (including mud flow rate, weight on bit [WOB], torque on bit, and downhole pressure, among others). Gas from drilling mud was analyzed in near–real time in a special mud-gas monitoring laboratory (MGML) and was sampled for further postcruise research. Continuous LWD data were transmitted on board and displayed in real time for QC and for initial assessment of borehole environment and formation properties. Recorded-mode LWD data provided higher spatial sampling of downhole parameters and conditions. Cuttings were sampled for standard shipboard analyses and shore-based research. Small-diameter rotary core barrel (SD-RCB; 8½ inch) coring in Hole C0002T provided only minimal core. Riserless coring at Sites C0024 and C0025 with a 10⅝ inch rotary core barrel (RCB) and hydraulic piston coring system (HPCS)/extended punch coring system (EPCS)/extended shoe coring system (ESCS) bottom-hole assembly (BHA) provided most of the core used for standard shipboard and shore-based research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1326927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Ocean Discovery Program</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>