--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10579924</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/s23146255</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep Camera–Radar Fusion with an Attention Framework for Autonomous Vehicle Vision in Foggy Weather Conditions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ogunrinde, Isaac; Bernadin, Shonda</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sensors</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6255</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1424-8220</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AVs are affected by reduced maneuverability and performance due to the degradation of sensor performances in fog. Such degradation can cause significant object detection errors in AVs’ safety-critical conditions. For instance, YOLOv5 performs well under favorable weather but is affected by mis-detections and false positives due to atmospheric scattering caused by fog particles. The existing deep object detection techniques often exhibit a high degree of accuracy. Their drawback is being sluggish in object detection in fog. Object detection methods with a fast detection speed have been obtained using deep learning at the expense of accuracy. The problem of the lack of balance between detection speed and accuracy in fog persists. This paper presents an improved YOLOv5-based multi-sensor fusion network that combines radar object detection with a camera image bounding box. We transformed radar detection by mapping the radar detections into a two-dimensional image coordinate and projected the resultant radar image onto the camera image. Using the attention mechanism, we emphasized and improved the important feature representation used for object detection while reducing high-level feature information loss. We trained and tested our multi-sensor fusion network on clear and multi-fog weather datasets obtained from the CARLA simulator. Our results show that the proposed method significantly enhances the detection of small and distant objects. Our small CR-YOLOnet model best strikes a balance between accuracy and speed, with an accuracy of 0.849 at 69 fps.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824267</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sensors</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>