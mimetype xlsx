--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10579932</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s41978-023-00145-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Beach, Please: Exploring Black Women’s Lived Outdoor Recreation Experiences</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fleming, Kristine M; Turner, Milanika S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of the Sociology of Leisure</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>349 to 366</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2520-8683</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Minimal leisure research focuses exclusively on Black women, with even fewer studies examining outdoor recreation experiences among active participants. The purpose of this study was to explore the outdoor recreation experiences of Black women in their own words. Convenience sampling was used to recruit Black women employed at a university located in the U.S. Southeast who have frequented beach areas along the Florida Panhandle. Questions asked related to recreation experi- ences, including the motivation and barriers to visiting beach areas, participation in leisure activities, and history of their first beach visit. Motivation for visiting beaches included social or solo traditions, informal self-care retreats to disengage and reflect through writing and meditation, and access to local amenities. Barriers to visiting coastal beaches ranged from work and personal life commitments, lack of discretionary funds, and safety concerns from the fear of being a Black woman traveling alone or through segregated areas. In addition, this study addressed stereo- types of leisure experiences among Black women that included hair care and rec- reating in spaces typically occupied by non-Black beachgoers. The importance of Black women’s leisure surfaced as a theme as respondents connected beach recrea- tion to overall health, well-being, and the idea of pleasure being intertwined with work rather than being separate or in conflict with their leisure time. Using a Black feminist standpoint, the stories Black women tell about themselves in leisure are a rich resource to provide insight into this topic.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824267</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>