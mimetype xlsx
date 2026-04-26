--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10580058</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/pasta/e1f848ac2a79d7caca8531d41fe7aef6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>C Concentrations and Characterization Data from DOM Incubation Assay Experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kelly, Michelle Catherine; Bigcraft, Isaac; Kokate, Prajakta Paresh; Brown, Laura E; Kane, Evan; Techtmann, Stephen; Marcarelli, Amy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset includes (1) original data from a dissolved organic carbon (DOC) incubation experiment and (2) a data synthesis of the DOC incubation experiment literature. Study component (1) was a factorial lab experiment crossing varying dissolved organic matter (DOM) sources (Suwannee River Fulvic Acid, Elliott soil leachate, Chlorella leachate) with varying microbial communities. The objective of this study component was to test the interacting effects of microbial community composition and DOM characteristics on carbon (C) biodegradation. We used a Micro-Oxymax Respirometer (Columbus Instruments, Columbus, Ohio) to measure carbon dioxide and oxygen accumulation at two hour intervals for a period of two weeks, and quantified the initial and final concentrations of dissolved organic carbon and total dissolved nitrogen of each experimental unit. To verify that the three DOM source solutions had differing chemical compositions and potential bioreactivity, we optically characterized each DOM source using mass spectra analysis and excitation-emission matrices (EEMs). Study component (2) is a synthesis of DOC concentrations from the C degradation experiment literature. The criteria for including a study in this synthesis was that (a) incubation DOM was sourced from a river, lake, marine, estuary, or marsh, and (b) that C concentrations were measured at least twice throughout the incubation in addition to an initial measurement. For each study, we extracted initial DOC values, elapsed incubation time, and reported DOC concentrations during the incubation period for each experimental treatment. This data package is completed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2141535</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>