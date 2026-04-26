--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10580287</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/aje/kwae342</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Innovating a community-driven enumeration and needs assessment of people experiencing homelessness: a network sampling approach for the HUD-mandated point-in-time count</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Almquist, Zack W; Kahveci, Ihsan; Hazel, Mary Ashley; Kajfasz, Owen; Rothfolk, Janelle; Guilmette, Claire; Anderson, M C; Ozeryansky, Larisa; Hagopian, Amy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Journal of Epidemiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-9262</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;To enumerate people experiencing homelessness in the United States, the federal Department of Housing and Urban Development (HUD) mandates its designated local jurisdictions regularly conduct a crude census of this population. This Point-in-Time (PIT) body count, typically conducted on a January night by volunteers with flashlights and clipboards, is often followed by interviews with a separate convenience sample. Here, we propose employing a network-based (peer-referral) respondent-driven sampling (RDS) method to generate a representative sample of unsheltered people, accompanied by a novel method to generate a statistical estimate of the number of unsheltered people in the jurisdiction. First, we develop a power analysis for the sample size of our RDS survey to count unsheltered people experiencing homelessness. Then, we conducted 3 large-scale population-representative samples in King County, WA (Seattle metro) in 2022, 2023, and 2024. We describe the data collection and the application of our new method, comparing the 2020 PIT count (the last visual PIT count performed in King County) to the new method of 2022 and 2024 PIT counts. We conclude with a discussion and future directions.&lt;/p&gt; &lt;p&gt;This article is part of a Special Collection on Methods in Social Epidemiology.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142964</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Journal of Epidemiology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>