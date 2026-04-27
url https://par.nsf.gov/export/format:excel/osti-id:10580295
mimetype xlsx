--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10580295</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>GeONet: a neural operator for learning the Wasserstein geodesic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gracyk, Andrew; Chen, Xiaohui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>244</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Optimal transport (OT) offers a versatile framework to compare complex data distributions in a geometrically meaningful way. Traditional methods for computing the Wasserstein distance and geodesic between probability measures require mesh-specific domain discretization and suffer from the curse-of-dimensionality. We present GeONet, a mesh-invariant deep neural operator network that learns the non-linear mapping from the input pair of initial and terminal distributions to the Wasserstein geodesic connecting the two endpoint distributions. In the offline training stage, GeONet learns the saddle point optimality conditions for the dynamic formulation of the OT problem in the primal and dual spaces that are characterized by a coupled PDE system. The subsequent inference stage is instantaneous and can be deployed for real-time predictions in the online learning setting. We demonstrate that GeONet achieves comparable testing accuracy to the standard OT solvers on simulation examples and the MNIST dataset with considerably reduced inference-stage computational cost by orders of magnitude.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2413404</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Fortieth Conference on Uncertainty in Artificial Intelligence (UAI 2024)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>