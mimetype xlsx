--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10580320</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ISEC57711.2023.10402346</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Detecting encrypted traffic activities and patterns in ZigBee network Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Falaye, Joy O; Chavis, Jeffrey S; Simon, Dan; Henderson, Khir; Kornegay, Kevin T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>356 to 362</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-0001-7</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With the increase in data transmissions and network traffic over the years, there has been an increase in concerns about protecting network data and information from snooping. With this concern, encryptions are incorporated into network protocols. From wireless protocols to web and phone applications, systems that handle the going and coming of data on the network have applied different kinds of encryptions to protect the confidentiality and integrity of their data transfers. The addition of encryptions poses a new question. What will be observed from encrypted traffic data? This work in progress research delivers an in-depth overview of the ZigBee protocol and analyzes encrypted ZigBee traffic on the ZigBee network. From our analysis, we developed possible strategies for ZigBee traffic analysis. Adopting the proposed strategy makes it possible to detect encrypted traffic activities and patterns of use on the ZigBee network. To the best of our knowledge, this is the first work that tries to understand encrypted ZigBee traffic. By understanding what can be gained from encrypted traffic, this work will benefit the security and privacy of the ZigBee protocol.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2042700</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Laurel, MD, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>